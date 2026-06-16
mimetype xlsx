--- v0 (2026-05-26)
+++ v1 (2026-06-16)
@@ -5,173 +5,131 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mpawluk\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F7F0BA4-B616-40F3-BD17-78522CE9F965}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{55F0294E-00EF-4C07-B5CD-79AB035D3292}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{1F11EB6C-75C5-42CC-AC59-B769179C1EC7}"/>
   </bookViews>
   <sheets>
     <sheet name="planowe operacje ortopedyczne" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'planowe operacje ortopedyczne'!$B$6:$E$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="129">
   <si>
     <t>Centrum Kompleksowej Rehabilitacji</t>
   </si>
   <si>
-    <t>Dolnośląskie</t>
-[...34 lines deleted...]
-  <si>
     <t>Wrocław</t>
   </si>
   <si>
     <t>Lublin</t>
   </si>
   <si>
     <t>Łódź</t>
   </si>
   <si>
     <t>Warszawa</t>
   </si>
   <si>
     <t>Bielsko-Biała</t>
   </si>
   <si>
     <t>Poznań</t>
   </si>
   <si>
     <t>Szczecin</t>
   </si>
   <si>
     <t>Sopot</t>
   </si>
   <si>
     <t>Gdańsk</t>
   </si>
   <si>
     <t>Katowice</t>
   </si>
   <si>
     <t>Konstancin-Jeziorna</t>
   </si>
   <si>
     <t>Szebnie</t>
   </si>
   <si>
     <t>Rakoniewice</t>
   </si>
   <si>
     <t>Tychy</t>
   </si>
   <si>
     <t>Piotrków Trybunalski</t>
   </si>
   <si>
-    <t>Żory</t>
-[...4 lines deleted...]
-  <si>
     <t>Zielona Góra</t>
   </si>
   <si>
     <t>Piekary Śląskie</t>
   </si>
   <si>
     <t>Kraków</t>
   </si>
   <si>
     <t>Białystok</t>
   </si>
   <si>
     <t>Centrum Medyczne Medisport</t>
   </si>
   <si>
     <t xml:space="preserve">Grand Medical Clinic </t>
   </si>
   <si>
     <t>Dom Lekarski Centrum Medyczne Piastów Office Center</t>
   </si>
   <si>
     <t>Avimed</t>
   </si>
   <si>
     <t>Sensual Medycyna</t>
@@ -194,77 +152,71 @@
   <si>
     <t>Humana Medica Omeda</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum Medyczne Gamma </t>
   </si>
   <si>
     <t>Rehasport Clinic</t>
   </si>
   <si>
     <t>Dom Lekarski Centrum Medyczne CH Turzyn</t>
   </si>
   <si>
     <t xml:space="preserve">Pomorskie Centrum Reumatologiczne im. dr Jadwigi Titz-Kosko </t>
   </si>
   <si>
     <t xml:space="preserve">Rehasport Clinic </t>
   </si>
   <si>
     <t xml:space="preserve">Scanmed Sport </t>
   </si>
   <si>
     <t>Warsaw Medical Center</t>
   </si>
   <si>
-    <t xml:space="preserve">Biel - Med Szpital Pod Bukami </t>
-[...1 lines deleted...]
-  <si>
     <t>NZOZ Centrum Medyczne All - Med Specjalistyczne Gabinety Lekarskie Marcin Ogórek</t>
   </si>
   <si>
     <t>Centrum Medyczne Szpital Medyk w Zimnej Wodzie</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum Medyczne im. Janusza Mierzwy </t>
   </si>
   <si>
     <t>Szpital Św. Łukasza</t>
   </si>
   <si>
     <t>ul. Dożynkowa 38</t>
   </si>
   <si>
     <t>ul. Brzezińska 5/15</t>
   </si>
   <si>
     <t>ul. Broniewskiego 3</t>
   </si>
   <si>
-    <t>ul. Bobrowiecka 8</t>
-[...1 lines deleted...]
-  <si>
     <t>ul. Puławska 488</t>
   </si>
   <si>
     <t>ul. Bystrzańska 94B</t>
   </si>
   <si>
     <t>ul. Szara 5</t>
   </si>
   <si>
     <t>ul. Obornicka 262</t>
   </si>
   <si>
     <t>ul. Górecka 30</t>
   </si>
   <si>
     <t>ul. Jasielska 14</t>
   </si>
   <si>
     <t>ul. Bohaterów Warszawy 42</t>
   </si>
   <si>
     <t>ul. Aleja Piastów 30</t>
   </si>
   <si>
     <t>ul. Grunwaldzka 5</t>
@@ -272,123 +224,249 @@
   <si>
     <t>ul. Plac Dwóch Miast 1</t>
   </si>
   <si>
     <t>ul. Gliwicka 159</t>
   </si>
   <si>
     <t>ul. Gąsiorowskiego 12/14</t>
   </si>
   <si>
     <t>ul. Armii Krajowej 43A</t>
   </si>
   <si>
     <t>ul. Ogrodowa 11A</t>
   </si>
   <si>
     <t>ul. Oświęcimska 256</t>
   </si>
   <si>
     <t>ul. De Gaullea 49</t>
   </si>
   <si>
     <t>ul. Wojska Polskiego 77</t>
   </si>
   <si>
-    <t>ul. Bankowa 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ul. Poniatowskiego 97</t>
   </si>
   <si>
     <t>ul. Niepodległości 1</t>
   </si>
   <si>
     <t>ul. Inwalidów Wojennych 79</t>
   </si>
   <si>
     <t>ul. Bochenka 12</t>
   </si>
   <si>
     <t>ul. Fabryczna 39</t>
   </si>
   <si>
     <t>ul. Pilczycka 144 - 148</t>
   </si>
   <si>
     <t>ul. Partyzantów 10/45</t>
   </si>
   <si>
     <t>Lista placówek medycznych realizujących planowe operacje ortopedyczne</t>
   </si>
   <si>
-    <t>stan na 23 maja 2026 r.</t>
-[...1 lines deleted...]
-  <si>
     <t>WOJEWÓDZTWO</t>
   </si>
   <si>
     <t>MIASTO</t>
   </si>
   <si>
     <t>NAZWA PLACÓWKI MEDYCZNEJ</t>
   </si>
   <si>
     <t>ADRES</t>
   </si>
   <si>
     <t>Na etapie organizacji świadczenia pacjent, wspólnie z Koordynatorem Opieki Szpitalnej, dokonuje wyboru placówki medycznej odpowiedniej dla danego rodzaju operacji ortopedycznej.</t>
   </si>
   <si>
     <t>Lista placówek medycznych jest aktualna na dzień sporządzenia, a zawarte w niej dane mogą ulegać zmianom w czasie.</t>
   </si>
   <si>
     <t>Realizacja konkretnego świadczenia zdrowotnego może wymagać wykonania go w placówce medycznej wskazanej przez Koordynatora Opieki Szpitalnej, innej niż wymieniona na liście placówek medycznych.</t>
   </si>
   <si>
     <t>Multi – Medica</t>
   </si>
   <si>
     <t>Szpital EMC – Pilczycka</t>
   </si>
   <si>
     <t xml:space="preserve">Szpital – Rehasport Clinic </t>
   </si>
   <si>
     <t>Med – Polonia</t>
   </si>
   <si>
     <t>Zimna Woda 118</t>
   </si>
   <si>
     <t>Zakres świadczeń w danej placówce medycznej może obejmować jedynie część świadczeń medycznych wynikających z zakresu Twojej Umowy i zależy od zakresu świadczeń zdrowotnych realizowanych przez tę placówkę medyczną.</t>
   </si>
   <si>
     <t>ul. Wiktorii Wiedeńskiej 9A/2</t>
   </si>
   <si>
     <t>Wilmed</t>
+  </si>
+  <si>
+    <t>Szpital Medicover</t>
+  </si>
+  <si>
+    <t>ul. Aleja Rzeczypospolitej 5</t>
+  </si>
+  <si>
+    <t>Inowrocław</t>
+  </si>
+  <si>
+    <t>Bydgoszcz</t>
+  </si>
+  <si>
+    <t>NZOZ Rodzina w Inowrocławiu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Medyczne Stadmedica </t>
+  </si>
+  <si>
+    <t>ul. 59 Pułku Piechoty 6</t>
+  </si>
+  <si>
+    <t>ul. Nakielska 327</t>
+  </si>
+  <si>
+    <t>Kwidzyn</t>
+  </si>
+  <si>
+    <t>Szpital Zdrowie</t>
+  </si>
+  <si>
+    <t>ul. Hallera 31</t>
+  </si>
+  <si>
+    <t>Opole</t>
+  </si>
+  <si>
+    <t>Klinika Silesia</t>
+  </si>
+  <si>
+    <t>ul. Wojciecha Biasa 31</t>
+  </si>
+  <si>
+    <t>Olsztyn</t>
+  </si>
+  <si>
+    <t>ul. Wojska Polskiego 17</t>
+  </si>
+  <si>
+    <t>dolnośląskie</t>
+  </si>
+  <si>
+    <t>kujawko-pomorskie</t>
+  </si>
+  <si>
+    <t>lubelskie</t>
+  </si>
+  <si>
+    <t>lubuskie</t>
+  </si>
+  <si>
+    <t>łódzkie</t>
+  </si>
+  <si>
+    <t>małopolskie</t>
+  </si>
+  <si>
+    <t>mazowieckie</t>
+  </si>
+  <si>
+    <t>opolskie</t>
+  </si>
+  <si>
+    <t>podkarpackie</t>
+  </si>
+  <si>
+    <t>podlaskie</t>
+  </si>
+  <si>
+    <t>pomorskie</t>
+  </si>
+  <si>
+    <t>śląskie</t>
+  </si>
+  <si>
+    <t>warmińsko-mazurskie</t>
+  </si>
+  <si>
+    <t>wielkopolskie</t>
+  </si>
+  <si>
+    <t>zachodniopomorskie</t>
+  </si>
+  <si>
+    <t>świętokrzyskie</t>
+  </si>
+  <si>
+    <t>Kielce</t>
+  </si>
+  <si>
+    <t>Szpital św. Aleksandra</t>
+  </si>
+  <si>
+    <t>ul. Robotnicza 1</t>
+  </si>
+  <si>
+    <t>stan na 1 czerwca 2026 r.</t>
+  </si>
+  <si>
+    <t>Zielonka</t>
+  </si>
+  <si>
+    <t>Artro – Klinika Bieniecki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biel – Med Szpital Pod Bukami </t>
+  </si>
+  <si>
+    <t>Elbląg</t>
+  </si>
+  <si>
+    <t>Bellamed Clinic</t>
+  </si>
+  <si>
+    <t>ul. Studzienna 33 – 34a</t>
+  </si>
+  <si>
+    <t>ul. Sanatoryjna 1</t>
+  </si>
+  <si>
+    <t>Ustroń</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro Regular"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF080808"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -814,588 +892,686 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65BB4031-1386-4E80-BB5F-337100F7CBD5}">
-  <dimension ref="B2:F46"/>
+  <dimension ref="B2:F53"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D49" sqref="D49"/>
+    <sheetView tabSelected="1" topLeftCell="A24" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="19.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.1796875" customWidth="1"/>
     <col min="4" max="4" width="72.6328125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="24.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.36328125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.35">
       <c r="B2" s="7" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.35">
       <c r="B3" s="1" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B6" s="5" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="4" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="D7" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B8" s="4" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="B8" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="4" t="s">
-[...9 lines deleted...]
-        <v>80</v>
+      <c r="B9" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="4" t="s">
-        <v>3</v>
+        <v>103</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="4" t="s">
-        <v>3</v>
+        <v>104</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="4" t="s">
-        <v>11</v>
+      <c r="B13" s="6" t="s">
+        <v>105</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B14" s="4" t="s">
-        <v>4</v>
+      <c r="B14" s="6" t="s">
+        <v>105</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="4" t="s">
-        <v>4</v>
+        <v>106</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B16" s="4" t="s">
-        <v>4</v>
+      <c r="B16" s="6" t="s">
+        <v>107</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>11</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="4" t="s">
-[...6 lines deleted...]
-        <v>72</v>
+      <c r="D17" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="D18" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="6" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="6" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B21" s="4" t="s">
+      <c r="B21" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="4" t="s">
-[...34 lines deleted...]
-        <v>70</v>
+      <c r="D23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="4" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>19</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>30</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B25" s="4" t="s">
-        <v>5</v>
+        <v>111</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B26" s="4" t="s">
-        <v>5</v>
+      <c r="B26" s="6" t="s">
+        <v>111</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B27" s="4" t="s">
-[...9 lines deleted...]
-        <v>71</v>
+      <c r="B27" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="4" t="s">
-        <v>5</v>
+      <c r="B28" s="6" t="s">
+        <v>111</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="E29" s="4" t="s">
+    </row>
+    <row r="32" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B44" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="47" spans="2:6" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+    </row>
+    <row r="48" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+    </row>
+    <row r="49" spans="2:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="3"/>
+    </row>
+    <row r="50" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+    </row>
+    <row r="51" spans="2:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="3"/>
+    </row>
+    <row r="52" spans="2:6" x14ac:dyDescent="0.35">
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+    </row>
+    <row r="53" spans="2:6" ht="26" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="8" t="s">
         <v>76</v>
       </c>
-    </row>
-[...165 lines deleted...]
-      <c r="F46" s="3"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B2:E2"/>
-    <mergeCell ref="B42:E42"/>
-[...2 lines deleted...]
-    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="B47:F47"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>planowe operacje ortopedyczne</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>