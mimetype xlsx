--- v1 (2026-06-16)
+++ v2 (2026-07-28)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mpawluk\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{55F0294E-00EF-4C07-B5CD-79AB035D3292}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6966907B-DBFB-49DD-8B0E-14038A1CFFD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{1F11EB6C-75C5-42CC-AC59-B769179C1EC7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1F11EB6C-75C5-42CC-AC59-B769179C1EC7}"/>
   </bookViews>
   <sheets>
     <sheet name="planowe operacje ortopedyczne" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'planowe operacje ortopedyczne'!$B$6:$E$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -894,669 +894,669 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65BB4031-1386-4E80-BB5F-337100F7CBD5}">
   <dimension ref="B2:F53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A24" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D36" sqref="D36"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="R16" sqref="R16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="23" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="20.1796875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="17.7265625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.140625" customWidth="1"/>
+    <col min="4" max="4" width="72.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
     </row>
-    <row r="3" spans="2:5" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B3" s="1" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="6" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="7" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="9" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="10" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="12" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="13" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="14" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="15" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="16" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="17" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="18" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="19" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="20" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="21" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="22" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="23" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="24" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="25" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="26" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="27" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="28" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="29" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="30" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="31" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="32" spans="2:5" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:5" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="33" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="34" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>128</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="35" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="36" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="37" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="38" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="39" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="40" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="41" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="42" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="43" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="44" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="45" spans="2:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="47" spans="2:6" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:6" ht="20.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="2:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="8"/>
     </row>
-    <row r="48" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
     </row>
-    <row r="49" spans="2:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="3"/>
     </row>
-    <row r="50" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
     </row>
-    <row r="51" spans="2:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="3"/>
     </row>
-    <row r="52" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
     </row>
-    <row r="53" spans="2:6" ht="26" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:6" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="B51:E51"/>
     <mergeCell ref="B53:E53"/>
     <mergeCell ref="B47:F47"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>